--- v0 (2025-10-15)
+++ v1 (2026-04-16)
@@ -60,51 +60,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Gartenbauverein</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F20C44A" w14:textId="77777777" w:rsidR="00B259B1" w:rsidRPr="00D15F6D" w:rsidRDefault="00B259B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="271755E0" w14:textId="77777777" w:rsidR="00B259B1" w:rsidRPr="00D15F6D" w:rsidRDefault="00B259B1" w:rsidP="005A05CE">
+    <w:p w14:paraId="271755E0" w14:textId="411C78D2" w:rsidR="00B259B1" w:rsidRPr="00D15F6D" w:rsidRDefault="00B259B1" w:rsidP="005A05CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Hiermit erkläre ich meinen Beitritt zum </w:t>
       </w:r>
       <w:r w:rsidR="005A05CE" w:rsidRPr="00D15F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
@@ -136,93 +136,100 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
       <w:r w:rsidR="00043EBB" w:rsidRPr="00D15F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>und erkenne die Vereinssatzung sowie den festgesetzten Jahresmitgliedsbeitrag an. Mir ist bekannt, dass eine Kündigung der Schriftform bedarf und die Mitgliedschaft nur mit Ablauf eines Kalenderjahres beendet werden kann.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF46EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bereits entrichtete Beiträge werden nicht erstattet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34962F46" w14:textId="77777777" w:rsidR="00B259B1" w:rsidRPr="00D15F6D" w:rsidRDefault="00B259B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00A06A1F" w14:textId="77777777" w:rsidR="00B259B1" w:rsidRPr="00D15F6D" w:rsidRDefault="00B259B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Persönliche Daten:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9902" w:type="dxa"/>
         <w:tblInd w:w="-1" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9902"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE022A" w:rsidRPr="00D15F6D" w14:paraId="789BA20A" w14:textId="77777777" w:rsidTr="004C3780">
         <w:trPr>
@@ -695,344 +702,237 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="00CB0DD2" w:rsidRPr="00D15F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>__________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF16581" w14:textId="637B6AD9" w:rsidR="00D63E69" w:rsidRPr="00D15F6D" w:rsidRDefault="00252412" w:rsidP="00CB0DD2">
+    <w:p w14:paraId="0BF16581" w14:textId="0D146364" w:rsidR="00D63E69" w:rsidRPr="00D15F6D" w:rsidRDefault="00BF46EC" w:rsidP="00CB0DD2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1563"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6042"/>
           <w:tab w:val="left" w:pos="6439"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15F6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...96 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B66FBF6" wp14:editId="5509A238">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B66FBF6" wp14:editId="164A537A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-105410</wp:posOffset>
+                  <wp:posOffset>-86360</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>176530</wp:posOffset>
+                  <wp:posOffset>213360</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6343650" cy="2257425"/>
+                <wp:extent cx="6343650" cy="3438525"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="2" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6343650" cy="2257425"/>
+                          <a:ext cx="6343650" cy="3438525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent3"/>
                         </a:lnRef>
                         <a:fillRef idx="2">
                           <a:schemeClr val="accent3"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent3"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6DA92EBA" w14:textId="37F7EA76" w:rsidR="005A05CE" w:rsidRPr="007738FD" w:rsidRDefault="005A05CE">
+                          <w:p w14:paraId="6DA92EBA" w14:textId="37F7EA76" w:rsidR="005A05CE" w:rsidRPr="007738FD" w:rsidRDefault="005A05CE" w:rsidP="00BF46EC">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007738FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Einverständniserklärung nach </w:t>
                             </w:r>
                             <w:r w:rsidR="00A10C70">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t>Datenschutzgrundverordnung</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="11A57C04" w14:textId="77777777" w:rsidR="004C3780" w:rsidRPr="007738FD" w:rsidRDefault="004C3780">
+                          <w:p w14:paraId="1AB096F3" w14:textId="3BED9EE9" w:rsidR="00D63E69" w:rsidRDefault="00BF46EC" w:rsidP="00BF46EC">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00BF46EC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t>Der oben genannte Verein verarbeitet und nutzt als verantwortliche Stelle die in der Beitrittserklärung erhobenen personenbezogenen Daten wie Name, Vorname, Geburtsdatum, Adresse, E-Mail-Adresse, Telefonnummer, Funktion im Verein und Bankverbindung ausschließlich zum Zwecke der Mitgliederverwaltung, des Beitrag</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">seinzuges und der Übermittlung </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BF46EC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t>vo</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">n Vereinsinformationen.  Eine Übermittlung </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BF46EC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t>von Daten an</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> den K</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BF46EC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">reis-, Bezirks- </w:t>
+                            </w:r>
+                            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+                            <w:bookmarkEnd w:id="0"/>
+                            <w:r w:rsidRPr="00BF46EC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">und/oder Landesverband findet nur im Rahmen der in der Satzung festgelegten Zwecke statt. Diese Datenübermittlungen sind notwendig zum Zwecke der Organisation. Eine Datenübermittlung an Dritte außerhalb des Kreis-, Bezirks- und/oder Landesverbandes findet nicht statt. Eine Datennutzung für Werbezwecke findet ebenfalls nicht statt. Bei Beendigung der Mitgliedschaft werden die personenbezogenen Daten gelöscht, soweit sie nicht entsprechend der gesetzlichen Vorgaben aufbewahrt werden müssen. Jedes Mitglied hat im Rahmen der Vorgaben des Bundesdatenschutzgesetzes/der Datenschutzgrundverordnung das Recht auf Auskunft über die personenbezogenen Daten, die zu seiner Person bei der verantwortlichen Stelle gespeichert sind. Außerdem hat das Mitglied im Falle von fehlerhaften Daten ein Korrekturrecht.  </w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="0E7275A2" w14:textId="10CE1D9F" w:rsidR="005A05CE" w:rsidRPr="007738FD" w:rsidRDefault="005A05CE">
-[...84 lines deleted...]
-                          <w:p w14:paraId="1AB096F3" w14:textId="77777777" w:rsidR="00D63E69" w:rsidRPr="007738FD" w:rsidRDefault="00D63E69">
+                          <w:p w14:paraId="1AD396F3" w14:textId="77777777" w:rsidR="00BF46EC" w:rsidRPr="007738FD" w:rsidRDefault="00BF46EC">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="4AE50717" w14:textId="536CA982" w:rsidR="00D63E69" w:rsidRPr="007738FD" w:rsidRDefault="00D63E69">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007738FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t>___________</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007738FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:lang w:val="de-DE"/>
@@ -1182,175 +1082,166 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="5B66FBF6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-8.3pt;margin-top:13.9pt;width:499.5pt;height:177.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkCoGXcQIAADAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v0zAQfkfif7D8ztJm7YBq6VQ2DSFN&#10;28SG9uw69hph+4x9bVL+es5Omk1jAgnxkth33/367s6nZ501bKdCbMBVfHo04Uw5CXXjHiv+7f7y&#10;3QfOIgpXCwNOVXyvIj9bvn1z2vqFKmEDplaBkRMXF62v+AbRL4oiyo2yIh6BV46UGoIVSNfwWNRB&#10;tOTdmqKcTE6KFkLtA0gVI0kveiVfZv9aK4k3WkeFzFSccsP8Dfm7Tt9ieSoWj0H4TSOHNMQ/ZGFF&#10;4yjo6OpCoGDb0PzmyjYyQASNRxJsAVo3UuUaqJrp5EU1dxvhVa6FyIl+pCn+P7fyencbWFNXvOTM&#10;CUstulcdamVqViZ2Wh8XBLrzBMPuE3TU5YM8kjAV3elg05/KYaQnnvcjt+SMSRKeHM+OT+akkqQr&#10;y/n7WTlPfooncx8iflZgWTpUPFDzMqdidxWxhx4gKZpxSZby6/PIJ9wb1Su/Kk115XSTIE+UOjeB&#10;7QTNgpBSOTweMjCO0AmlG2NGwzJH/6PhgE+mKk/baDz9u/FokSODw9HYNg7Caw7q75l8Ik33+AMD&#10;fd2JAuzW3dC3NdR7aluAfuyjl5cNUXslIt6KQHNO7aDdxRv6aANtxWE4cbaB8PM1ecLT+JGWs5b2&#10;puLxx1YExZn54mgwP05ns7Ro+TKbvy/pEp5r1s81bmvPgdoxpVfCy3xMeDSHow5gH2jFVykqqYST&#10;FLvieDieY7/N9ERItVplEK2WF3jl7rxMrhO9aXDuuwcR/DBdSIN5DYcNE4sXQ9Zjk6WD1RZBN3kC&#10;E8E9qwPxtJZ5hocnJO3983tGPT10y18AAAD//wMAUEsDBBQABgAIAAAAIQBkMN6u4wAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsUOs0ATcNmVQICfHYkZYFOzc2SVR7HGK3&#10;DXw9ZgXL0Rzde265nqxhRz363hHCYp4A09Q41VOLsN08zHJgPkhS0jjSCF/aw7o6PytlodyJXvWx&#10;Di2LIeQLidCFMBSc+6bTVvq5GzTF34cbrQzxHFuuRnmK4dbwNEkEt7Kn2NDJQd93utnXB4vw1Bjz&#10;vfp8z+ub+vlt/3Illo+TQLy8mO5ugQU9hT8YfvWjOlTRaecOpDwzCLOFEBFFSJdxQgRWeXoNbIeQ&#10;5VkGvCr5/wnVDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCkCoGXcQIAADAFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBkMN6u4wAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="#c3c3c3 [2166]" strokecolor="#a5a5a5 [3206]" strokeweight=".5pt">
+              <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-6.8pt;margin-top:16.8pt;width:499.5pt;height:270.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/qs+XcAIAADAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v0zAQfkfif7D8ztJm7RjV0qlsGkKa&#10;2MSG9uw69hph+4x9bVL+es5Omk1jAgnxkpzvl++++85n5501bKdCbMBVfHo04Uw5CXXjHiv+7f7q&#10;3SlnEYWrhQGnKr5XkZ8v3745a/1ClbABU6vAKImLi9ZXfIPoF0UR5UZZEY/AK0dGDcEKpGN4LOog&#10;WspuTVFOJidFC6H2AaSKkbSXvZEvc36tlcQbraNCZipOtWH+hvxdp2+xPBOLxyD8ppFDGeIfqrCi&#10;cXTpmOpSoGDb0PyWyjYyQASNRxJsAVo3UuUeqJvp5EU3dxvhVe6FwIl+hCn+v7Tyy+42sKaueMmZ&#10;E5ZGdK861MrUrEzotD4uyOnOkxt2H6GjKR/0kZSp6U4Hm/7UDiM74bwfsaVkTJLy5Hh2fDInkyQb&#10;yafzcp7yFE/hPkT8pMCyJFQ80PAypmJ3HbF3Pbik24xLulRfX0eWcG9Ub/yqNPWVy02KzCh1YQLb&#10;CeKCkFI5PB4qMI68k5dujBkDy3z7HwMH/xSqMtvG4Onfg8eIfDM4HINt4yC8lqD+nsEn0HTvf0Cg&#10;7ztBgN26G+a2hnpPYwvQ0z56edUQtNci4q0IxHMaB+0u3tBHG2grDoPE2QbCz9f0yZ/oR1bOWtqb&#10;iscfWxEUZ+azI2J+mM5madHyYTZ/X9IhPLesn1vc1l4AjWNKr4SXWUz+aA6iDmAfaMVX6VYyCSfp&#10;7orjQbzAfpvpiZBqtcpOtFpe4LW78zKlTvAm4tx3DyL4gV1IxPwChw0Tixck631TpIPVFkE3mYEJ&#10;4B7VAXhay8zh4QlJe//8nL2eHrrlLwAAAP//AwBQSwMEFAAGAAgAAAAhAJGhCLTiAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oS8to15W6E0JCMG4UOHDLWtNWS5zSZFvh&#10;6clOcLIsf/r9/cV6MlocaHS9ZYR4HoEgrm3Tc4vw9vowy0A4r7hR2jIhfJODdXl+Vqi8sUd+oUPl&#10;WxFC2OUKofN+yKV0dUdGubkdiMPt045G+bCOrWxGdQzhRsvrKEqlUT2HD50a6L6jelftDcJTrfXP&#10;6usjq5Jq8757vkqXj1OKeHkx3d2C8DT5PxhO+kEdyuC0tXtunNAIs3iRBhRhcZoBWGXJDYgtQrJM&#10;YpBlIf9XKH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAP6rPl3ACAAAwBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkaEItOIAAAAKAQAADwAA&#10;AAAAAAAAAAAAAADKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" fillcolor="#c3c3c3 [2166]" strokecolor="#a5a5a5 [3206]" strokeweight=".5pt">
                 <v:fill color2="#b6b6b6 [2614]" rotate="t" colors="0 #d2d2d2;.5 #c8c8c8;1 silver" focus="100%" type="gradient">
                   <o:fill v:ext="view" type="gradientUnscaled"/>
                 </v:fill>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6DA92EBA" w14:textId="37F7EA76" w:rsidR="005A05CE" w:rsidRPr="007738FD" w:rsidRDefault="005A05CE">
+                    <w:p w14:paraId="6DA92EBA" w14:textId="37F7EA76" w:rsidR="005A05CE" w:rsidRPr="007738FD" w:rsidRDefault="005A05CE" w:rsidP="00BF46EC">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007738FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Einverständniserklärung nach </w:t>
                       </w:r>
                       <w:r w:rsidR="00A10C70">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:t>Datenschutzgrundverordnung</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="11A57C04" w14:textId="77777777" w:rsidR="004C3780" w:rsidRPr="007738FD" w:rsidRDefault="004C3780">
+                    <w:p w14:paraId="1AB096F3" w14:textId="3BED9EE9" w:rsidR="00D63E69" w:rsidRDefault="00BF46EC" w:rsidP="00BF46EC">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00BF46EC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t>Der oben genannte Verein verarbeitet und nutzt als verantwortliche Stelle die in der Beitrittserklärung erhobenen personenbezogenen Daten wie Name, Vorname, Geburtsdatum, Adresse, E-Mail-Adresse, Telefonnummer, Funktion im Verein und Bankverbindung ausschließlich zum Zwecke der Mitgliederverwaltung, des Beitrag</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">seinzuges und der Übermittlung </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BF46EC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t>vo</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">n Vereinsinformationen.  Eine Übermittlung </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BF46EC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t>von Daten an</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> den K</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BF46EC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">reis-, Bezirks- </w:t>
+                      </w:r>
+                      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+                      <w:bookmarkEnd w:id="1"/>
+                      <w:r w:rsidRPr="00BF46EC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">und/oder Landesverband findet nur im Rahmen der in der Satzung festgelegten Zwecke statt. Diese Datenübermittlungen sind notwendig zum Zwecke der Organisation. Eine Datenübermittlung an Dritte außerhalb des Kreis-, Bezirks- und/oder Landesverbandes findet nicht statt. Eine Datennutzung für Werbezwecke findet ebenfalls nicht statt. Bei Beendigung der Mitgliedschaft werden die personenbezogenen Daten gelöscht, soweit sie nicht entsprechend der gesetzlichen Vorgaben aufbewahrt werden müssen. Jedes Mitglied hat im Rahmen der Vorgaben des Bundesdatenschutzgesetzes/der Datenschutzgrundverordnung das Recht auf Auskunft über die personenbezogenen Daten, die zu seiner Person bei der verantwortlichen Stelle gespeichert sind. Außerdem hat das Mitglied im Falle von fehlerhaften Daten ein Korrekturrecht.  </w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="0E7275A2" w14:textId="10CE1D9F" w:rsidR="005A05CE" w:rsidRPr="007738FD" w:rsidRDefault="005A05CE">
-[...84 lines deleted...]
-                    <w:p w14:paraId="1AB096F3" w14:textId="77777777" w:rsidR="00D63E69" w:rsidRPr="007738FD" w:rsidRDefault="00D63E69">
+                    <w:p w14:paraId="1AD396F3" w14:textId="77777777" w:rsidR="00BF46EC" w:rsidRPr="007738FD" w:rsidRDefault="00BF46EC">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="4AE50717" w14:textId="536CA982" w:rsidR="00D63E69" w:rsidRPr="007738FD" w:rsidRDefault="00D63E69">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007738FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:t>___________</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007738FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:lang w:val="de-DE"/>
@@ -1482,77 +1373,150 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="15"/>
                           <w:szCs w:val="15"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:t>eines</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007738FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="15"/>
                           <w:szCs w:val="15"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Erziehungsberechtigten</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00252412" w:rsidRPr="00D15F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Ort, Datum</w:t>
+      </w:r>
+      <w:r w:rsidR="00252412" w:rsidRPr="00D15F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D15F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Unterschrift</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00252412" w:rsidRPr="00D15F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00252412" w:rsidRPr="00D15F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bei Minderjährigen </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0DD2" w:rsidRPr="00D15F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">auch die </w:t>
+      </w:r>
+      <w:r w:rsidR="00252412" w:rsidRPr="00D15F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Unterschrift eines Erziehungsberechtigten</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="70537205" w14:textId="4629FC92" w:rsidR="00A47D3A" w:rsidRPr="00D15F6D" w:rsidRDefault="00A47D3A" w:rsidP="00CB0DD2">
+    <w:p w14:paraId="7A42D0DC" w14:textId="406C12A7" w:rsidR="00546A41" w:rsidRPr="00D15F6D" w:rsidRDefault="00546A41" w:rsidP="00CB0DD2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1563"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6042"/>
           <w:tab w:val="left" w:pos="6439"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C4A0B73" w14:textId="2950DDC8" w:rsidR="00B259B1" w:rsidRDefault="00B259B1" w:rsidP="00D26B3E">
+    <w:p w14:paraId="12AAAE71" w14:textId="77777777" w:rsidR="00BF46EC" w:rsidRDefault="00B259B1" w:rsidP="00BF46EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-142"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1563"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6042"/>
           <w:tab w:val="left" w:pos="6439"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26B3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1605,758 +1569,611 @@
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidR="00CB0DD2" w:rsidRPr="004C3780">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26B3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>durch den Verein bestätigt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA60854" w14:textId="77777777" w:rsidR="00B259B1" w:rsidRPr="00D26B3E" w:rsidRDefault="00B259B1" w:rsidP="00D26B3E">
+    <w:p w14:paraId="49988390" w14:textId="77777777" w:rsidR="00BF46EC" w:rsidRDefault="00BF46EC" w:rsidP="00BF46EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-142"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1563"/>
-          <w:tab w:val="left" w:pos="2160"/>
-[...188 lines deleted...]
-          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6042"/>
           <w:tab w:val="left" w:pos="6439"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B259B1" w:rsidRPr="00D26B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Datum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CECBD2C" w14:textId="441D1C1D" w:rsidR="00234698" w:rsidRPr="00D26B3E" w:rsidRDefault="00D15F6D" w:rsidP="00BF46EC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-142"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1563"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6042"/>
+          <w:tab w:val="left" w:pos="6439"/>
+          <w:tab w:val="left" w:pos="7920"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D26B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Ort, Datum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D26B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D26B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D26B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Unterschrift des Vorstandes</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="182B22BE" w14:textId="5D7A3D91" w:rsidR="005A05CE" w:rsidRDefault="005A05CE" w:rsidP="0081049C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-283"/>
           <w:tab w:val="left" w:pos="437"/>
           <w:tab w:val="left" w:pos="1280"/>
           <w:tab w:val="left" w:pos="1877"/>
           <w:tab w:val="left" w:pos="2597"/>
           <w:tab w:val="left" w:pos="3317"/>
           <w:tab w:val="left" w:pos="4037"/>
           <w:tab w:val="left" w:pos="4757"/>
           <w:tab w:val="left" w:pos="5477"/>
           <w:tab w:val="left" w:pos="5759"/>
           <w:tab w:val="left" w:pos="6156"/>
           <w:tab w:val="left" w:pos="7637"/>
           <w:tab w:val="left" w:pos="8357"/>
           <w:tab w:val="left" w:pos="9077"/>
         </w:tabs>
         <w:ind w:left="-283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FE0BC28" w14:textId="77777777" w:rsidR="00D26B3E" w:rsidRPr="00D26B3E" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
+    <w:p w14:paraId="1FE0BC28" w14:textId="77777777" w:rsidR="00D26B3E" w:rsidRPr="00BF46EC" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-283"/>
           <w:tab w:val="left" w:pos="437"/>
           <w:tab w:val="left" w:pos="1280"/>
           <w:tab w:val="left" w:pos="1877"/>
           <w:tab w:val="left" w:pos="2597"/>
           <w:tab w:val="left" w:pos="3317"/>
           <w:tab w:val="left" w:pos="4037"/>
           <w:tab w:val="left" w:pos="4757"/>
           <w:tab w:val="left" w:pos="5477"/>
           <w:tab w:val="left" w:pos="5759"/>
           <w:tab w:val="left" w:pos="6156"/>
           <w:tab w:val="left" w:pos="7637"/>
           <w:tab w:val="left" w:pos="8357"/>
           <w:tab w:val="left" w:pos="9077"/>
         </w:tabs>
         <w:ind w:left="-283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26B3E">
+      <w:r w:rsidRPr="00BF46EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Nutzung der E-Mail-Adresse durch OGV und Kreisverband</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9F0B1F" w14:textId="77777777" w:rsidR="00D26B3E" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
+    <w:p w14:paraId="0B9F0B1F" w14:textId="77777777" w:rsidR="00D26B3E" w:rsidRPr="00BF46EC" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-283"/>
           <w:tab w:val="left" w:pos="437"/>
           <w:tab w:val="left" w:pos="1280"/>
           <w:tab w:val="left" w:pos="1877"/>
           <w:tab w:val="left" w:pos="2597"/>
           <w:tab w:val="left" w:pos="3317"/>
           <w:tab w:val="left" w:pos="4037"/>
           <w:tab w:val="left" w:pos="4757"/>
           <w:tab w:val="left" w:pos="5477"/>
           <w:tab w:val="left" w:pos="5759"/>
           <w:tab w:val="left" w:pos="6156"/>
           <w:tab w:val="left" w:pos="7637"/>
           <w:tab w:val="left" w:pos="8357"/>
           <w:tab w:val="left" w:pos="9077"/>
         </w:tabs>
         <w:ind w:left="-283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26B3E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BF46EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ich willige ein, dass der OGV und der Kreisverband meine E-Mail-Adresse zum Zwecke der Übermittlung der von mir ausgewählten Medien nutzt. Eine Übermittlung der E-Mail-Adresse an Dritte ist dabei ausgeschlossen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4244C5FA" w14:textId="77777777" w:rsidR="00D26B3E" w:rsidRPr="00D26B3E" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
+    <w:p w14:paraId="4244C5FA" w14:textId="77777777" w:rsidR="00D26B3E" w:rsidRPr="00BF46EC" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-283"/>
           <w:tab w:val="left" w:pos="437"/>
           <w:tab w:val="left" w:pos="1280"/>
           <w:tab w:val="left" w:pos="1877"/>
           <w:tab w:val="left" w:pos="2597"/>
           <w:tab w:val="left" w:pos="3317"/>
           <w:tab w:val="left" w:pos="4037"/>
           <w:tab w:val="left" w:pos="4757"/>
           <w:tab w:val="left" w:pos="5477"/>
           <w:tab w:val="left" w:pos="5759"/>
           <w:tab w:val="left" w:pos="6156"/>
           <w:tab w:val="left" w:pos="7637"/>
           <w:tab w:val="left" w:pos="8357"/>
           <w:tab w:val="left" w:pos="9077"/>
         </w:tabs>
         <w:ind w:left="-283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C7DC6BB" w14:textId="77777777" w:rsidR="00D26B3E" w:rsidRPr="00D26B3E" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
+    <w:p w14:paraId="5C7DC6BB" w14:textId="3C00A0C7" w:rsidR="00D26B3E" w:rsidRPr="00BF46EC" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-283"/>
           <w:tab w:val="left" w:pos="437"/>
           <w:tab w:val="left" w:pos="1280"/>
           <w:tab w:val="left" w:pos="1877"/>
           <w:tab w:val="left" w:pos="2597"/>
           <w:tab w:val="left" w:pos="3317"/>
           <w:tab w:val="left" w:pos="4037"/>
           <w:tab w:val="left" w:pos="4757"/>
           <w:tab w:val="left" w:pos="5477"/>
           <w:tab w:val="left" w:pos="5759"/>
           <w:tab w:val="left" w:pos="6156"/>
           <w:tab w:val="left" w:pos="7637"/>
           <w:tab w:val="left" w:pos="8357"/>
           <w:tab w:val="left" w:pos="9077"/>
         </w:tabs>
         <w:ind w:left="-283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26B3E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BF46EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D26B3E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BF46EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-        <w:t>_______________</w:t>
-[...9 lines deleted...]
-        <w:t>_________________________________________</w:t>
+        <w:t>________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075A51A3" w14:textId="2DA503E5" w:rsidR="00D26B3E" w:rsidRPr="00D26B3E" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
+    <w:p w14:paraId="075A51A3" w14:textId="74FA28EA" w:rsidR="00D26B3E" w:rsidRPr="00BF46EC" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-283"/>
           <w:tab w:val="left" w:pos="437"/>
           <w:tab w:val="left" w:pos="1280"/>
           <w:tab w:val="left" w:pos="1877"/>
           <w:tab w:val="left" w:pos="2597"/>
           <w:tab w:val="left" w:pos="3317"/>
           <w:tab w:val="left" w:pos="4037"/>
           <w:tab w:val="left" w:pos="4757"/>
           <w:tab w:val="left" w:pos="5477"/>
           <w:tab w:val="left" w:pos="5759"/>
           <w:tab w:val="left" w:pos="6156"/>
           <w:tab w:val="left" w:pos="7637"/>
           <w:tab w:val="left" w:pos="8357"/>
           <w:tab w:val="left" w:pos="9077"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1723"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26B3E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BF46EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Ort, Datum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D26B3E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BF46EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D26B3E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BF46EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BF46EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Unterschrift</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D26B3E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BF46EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...34 lines deleted...]
-        <w:t>rziehungsberechtigten</w:t>
+        <w:t>bei Minderjährigen auch die Unterschrift eines Erziehungsberechtigten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636BD239" w14:textId="77777777" w:rsidR="00D26B3E" w:rsidRPr="00D26B3E" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
+    <w:p w14:paraId="427B7D3B" w14:textId="77777777" w:rsidR="00BF46EC" w:rsidRDefault="00BF46EC" w:rsidP="00D26B3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-283"/>
           <w:tab w:val="left" w:pos="437"/>
           <w:tab w:val="left" w:pos="1280"/>
           <w:tab w:val="left" w:pos="1877"/>
           <w:tab w:val="left" w:pos="2597"/>
           <w:tab w:val="left" w:pos="3317"/>
           <w:tab w:val="left" w:pos="4037"/>
           <w:tab w:val="left" w:pos="4757"/>
           <w:tab w:val="left" w:pos="5477"/>
           <w:tab w:val="left" w:pos="5759"/>
           <w:tab w:val="left" w:pos="6156"/>
           <w:tab w:val="left" w:pos="7637"/>
           <w:tab w:val="left" w:pos="8357"/>
           <w:tab w:val="left" w:pos="9077"/>
         </w:tabs>
         <w:ind w:left="-283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46D1D94F" w14:textId="77777777" w:rsidR="00D26B3E" w:rsidRPr="00D26B3E" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
+    <w:p w14:paraId="46D1D94F" w14:textId="7F24D139" w:rsidR="00D26B3E" w:rsidRPr="00BF46EC" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-283"/>
           <w:tab w:val="left" w:pos="437"/>
           <w:tab w:val="left" w:pos="1280"/>
           <w:tab w:val="left" w:pos="1877"/>
           <w:tab w:val="left" w:pos="2597"/>
           <w:tab w:val="left" w:pos="3317"/>
           <w:tab w:val="left" w:pos="4037"/>
           <w:tab w:val="left" w:pos="4757"/>
           <w:tab w:val="left" w:pos="5477"/>
           <w:tab w:val="left" w:pos="5759"/>
           <w:tab w:val="left" w:pos="6156"/>
           <w:tab w:val="left" w:pos="7637"/>
           <w:tab w:val="left" w:pos="8357"/>
           <w:tab w:val="left" w:pos="9077"/>
         </w:tabs>
         <w:ind w:left="-283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26B3E">
+      <w:r w:rsidRPr="00BF46EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Nutzung der Telefonnummer durch OGV und Kreisverband</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8A951F" w14:textId="77777777" w:rsidR="00D26B3E" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
+    <w:p w14:paraId="7B8A951F" w14:textId="77777777" w:rsidR="00D26B3E" w:rsidRPr="00BF46EC" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-283"/>
           <w:tab w:val="left" w:pos="437"/>
           <w:tab w:val="left" w:pos="1280"/>
           <w:tab w:val="left" w:pos="1877"/>
           <w:tab w:val="left" w:pos="2597"/>
           <w:tab w:val="left" w:pos="3317"/>
           <w:tab w:val="left" w:pos="4037"/>
           <w:tab w:val="left" w:pos="4757"/>
           <w:tab w:val="left" w:pos="5477"/>
           <w:tab w:val="left" w:pos="5759"/>
           <w:tab w:val="left" w:pos="6156"/>
           <w:tab w:val="left" w:pos="7637"/>
           <w:tab w:val="left" w:pos="8357"/>
           <w:tab w:val="left" w:pos="9077"/>
         </w:tabs>
         <w:ind w:left="-283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26B3E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BF46EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Ich willige ein, dass der OGV und der Kreisverband, soweit erhoben, meine Telefonnummern zum Zwecke der Kommunikation nutzen. Eine Übermittlung der Telefonnummern an Dritte ist dabei ausgeschlossen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21042CE8" w14:textId="77777777" w:rsidR="00D26B3E" w:rsidRPr="00D26B3E" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
+    <w:p w14:paraId="21042CE8" w14:textId="77777777" w:rsidR="00D26B3E" w:rsidRPr="00BF46EC" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-283"/>
           <w:tab w:val="left" w:pos="437"/>
           <w:tab w:val="left" w:pos="1280"/>
           <w:tab w:val="left" w:pos="1877"/>
           <w:tab w:val="left" w:pos="2597"/>
           <w:tab w:val="left" w:pos="3317"/>
           <w:tab w:val="left" w:pos="4037"/>
           <w:tab w:val="left" w:pos="4757"/>
           <w:tab w:val="left" w:pos="5477"/>
           <w:tab w:val="left" w:pos="5759"/>
           <w:tab w:val="left" w:pos="6156"/>
           <w:tab w:val="left" w:pos="7637"/>
           <w:tab w:val="left" w:pos="8357"/>
           <w:tab w:val="left" w:pos="9077"/>
         </w:tabs>
         <w:ind w:left="-283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="582F1DCE" w14:textId="77777777" w:rsidR="00D26B3E" w:rsidRPr="00D26B3E" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
+    <w:p w14:paraId="582F1DCE" w14:textId="4E45EE34" w:rsidR="00D26B3E" w:rsidRPr="00D26B3E" w:rsidRDefault="00D26B3E" w:rsidP="00D26B3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-283"/>
           <w:tab w:val="left" w:pos="437"/>
           <w:tab w:val="left" w:pos="1280"/>
           <w:tab w:val="left" w:pos="1877"/>
           <w:tab w:val="left" w:pos="2597"/>
           <w:tab w:val="left" w:pos="3317"/>
           <w:tab w:val="left" w:pos="4037"/>
           <w:tab w:val="left" w:pos="4757"/>
           <w:tab w:val="left" w:pos="5477"/>
           <w:tab w:val="left" w:pos="5759"/>
           <w:tab w:val="left" w:pos="6156"/>
           <w:tab w:val="left" w:pos="7637"/>
           <w:tab w:val="left" w:pos="8357"/>
           <w:tab w:val="left" w:pos="9077"/>
         </w:tabs>
         <w:ind w:left="-283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26B3E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BF46EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D26B3E">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00BF46EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-        <w:t>_______________</w:t>
-[...9 lines deleted...]
-        <w:t>_________________________________________</w:t>
+        <w:t>________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF34C28" w14:textId="37D675DF" w:rsidR="00D26B3E" w:rsidRDefault="00D26B3E" w:rsidP="004C3780">
+    <w:p w14:paraId="5AF34C28" w14:textId="733BFB47" w:rsidR="00D26B3E" w:rsidRDefault="00D26B3E" w:rsidP="004C3780">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-283"/>
           <w:tab w:val="left" w:pos="437"/>
           <w:tab w:val="left" w:pos="1280"/>
           <w:tab w:val="left" w:pos="1877"/>
           <w:tab w:val="left" w:pos="2597"/>
           <w:tab w:val="left" w:pos="3317"/>
           <w:tab w:val="left" w:pos="4037"/>
           <w:tab w:val="left" w:pos="4757"/>
           <w:tab w:val="left" w:pos="5477"/>
           <w:tab w:val="left" w:pos="5759"/>
           <w:tab w:val="left" w:pos="6156"/>
           <w:tab w:val="left" w:pos="7637"/>
           <w:tab w:val="left" w:pos="8357"/>
           <w:tab w:val="left" w:pos="9077"/>
         </w:tabs>
         <w:ind w:left="-283"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
@@ -2366,67 +2183,59 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Ort, Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26B3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D26B3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
         <w:t>Unterschrift</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D26B3E">
+      <w:r w:rsidR="00BF46EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...7 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C3780">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>bei Minderjährigen auch die Unterschrift eines Erziehungsberechtigten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42BD751F" w14:textId="72EBA5FC" w:rsidR="00D26B3E" w:rsidRPr="00D15F6D" w:rsidRDefault="00D26B3E" w:rsidP="0081049C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-283"/>
           <w:tab w:val="left" w:pos="437"/>
           <w:tab w:val="left" w:pos="1280"/>
           <w:tab w:val="left" w:pos="1877"/>
           <w:tab w:val="left" w:pos="2597"/>
           <w:tab w:val="left" w:pos="3317"/>
           <w:tab w:val="left" w:pos="4037"/>
           <w:tab w:val="left" w:pos="4757"/>
           <w:tab w:val="left" w:pos="5477"/>
           <w:tab w:val="left" w:pos="5759"/>
           <w:tab w:val="left" w:pos="6156"/>
@@ -5420,71 +5229,71 @@
     <w:altName w:val="Cambria Math"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B259B1"/>
     <w:rsid w:val="00004489"/>
     <w:rsid w:val="00024EDD"/>
     <w:rsid w:val="000416AC"/>
     <w:rsid w:val="00043EBB"/>
     <w:rsid w:val="000820FA"/>
@@ -5523,50 +5332,51 @@
     <w:rsid w:val="007428B6"/>
     <w:rsid w:val="00746382"/>
     <w:rsid w:val="007738FD"/>
     <w:rsid w:val="00787569"/>
     <w:rsid w:val="00797BC8"/>
     <w:rsid w:val="007F435E"/>
     <w:rsid w:val="0081049C"/>
     <w:rsid w:val="008269B2"/>
     <w:rsid w:val="00843E94"/>
     <w:rsid w:val="00887025"/>
     <w:rsid w:val="00896410"/>
     <w:rsid w:val="008A60B5"/>
     <w:rsid w:val="008B72F5"/>
     <w:rsid w:val="00927780"/>
     <w:rsid w:val="00944419"/>
     <w:rsid w:val="00963027"/>
     <w:rsid w:val="009E5360"/>
     <w:rsid w:val="00A10C70"/>
     <w:rsid w:val="00A15772"/>
     <w:rsid w:val="00A47D3A"/>
     <w:rsid w:val="00A8001A"/>
     <w:rsid w:val="00AB7E3D"/>
     <w:rsid w:val="00AC3A71"/>
     <w:rsid w:val="00AD50AB"/>
     <w:rsid w:val="00B259B1"/>
+    <w:rsid w:val="00BF46EC"/>
     <w:rsid w:val="00C25588"/>
     <w:rsid w:val="00C64973"/>
     <w:rsid w:val="00CB0DD2"/>
     <w:rsid w:val="00CF4838"/>
     <w:rsid w:val="00D13472"/>
     <w:rsid w:val="00D15F6D"/>
     <w:rsid w:val="00D26B3E"/>
     <w:rsid w:val="00D63E69"/>
     <w:rsid w:val="00DA77FC"/>
     <w:rsid w:val="00DF3C2A"/>
     <w:rsid w:val="00E101F2"/>
     <w:rsid w:val="00E421DB"/>
     <w:rsid w:val="00EC6C7C"/>
     <w:rsid w:val="00EE022A"/>
     <w:rsid w:val="00F97F13"/>
     <w:rsid w:val="00FB54C0"/>
     <w:rsid w:val="00FE7A1B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -6305,70 +6115,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>AE72869B.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>232</Words>
-  <Characters>1468</Characters>
+  <Words>234</Words>
+  <Characters>1477</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Beitrittserklärung zum Gartenbauverein</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Landesverband Gartenbau</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1697</CharactersWithSpaces>
+  <CharactersWithSpaces>1708</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Beitrittserklärung zum Gartenbauverein</dc:title>
   <dc:creator>Burghardt</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>